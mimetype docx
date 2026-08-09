--- v0 (2026-06-25)
+++ v1 (2026-08-09)
@@ -18,84 +18,84 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Proposal Shell — Cloud Migration and Application Modernization Support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Generated Jun 25, 2026 · standard shell · Sample · Pro</w:t>
+        <w:t xml:space="preserve">Generated Aug 9, 2026 · standard shell · SAMPLE · Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Department of Veterans Affairs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solicitation: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DEMO-VA-IT-2026-0042</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Response deadline (verbatim from source): Aug 2, 2026 — verify at the official source.</w:t>
+        <w:t xml:space="preserve">Response deadline (verbatim from source): Sep 16, 2026 — verify at the official source.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AI-assisted analysis. Verify every requirement, deadline, and eligibility detail against the official solicitation before acting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How to use this</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">This is a starting structure, not a finished proposal. Replace every [bracketed] placeholder, renumber the volumes and sections to match this solicitation's Section L, and verify the requirement mapping against the official solicitation and its attachments before you write.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>